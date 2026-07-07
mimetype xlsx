--- v0 (2026-05-09)
+++ v1 (2026-07-07)
@@ -1,1072 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde21d87ed0f41be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
-[...22 lines deleted...]
-</workbook>
+<x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheets>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="demo_all" sheetId="1" r:id="R9df534716bf94e48"/>
+  </x:sheets>
+</x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="26">
-[...79 lines deleted...]
-</sst>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
-[...913 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:fonts count="2">
+    <x:font>
+      <x:sz val="11"/>
+      <x:name val="Carlito"/>
+    </x:font>
+    <x:font>
+      <x:b/>
+      <x:sz val="11"/>
+      <x:color rgb="FFFFFF"/>
+      <x:name val="Carlito"/>
+    </x:font>
+  </x:fonts>
+  <x:fills count="3">
+    <x:fill>
+      <x:patternFill patternType="none"/>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="gray125"/>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="1F4E78"/>
+      </x:patternFill>
+    </x:fill>
+  </x:fills>
+  <x:borders count="2">
+    <x:border/>
+    <x:border/>
+  </x:borders>
+  <x:cellStyleXfs count="1">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </x:cellStyleXfs>
+  <x:cellXfs count="7">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+  </x:cellXfs>
+  <x:cellStyles count="1">
+    <x:cellStyle name="Normal" xfId="0"/>
+  </x:cellStyles>
+</x:styleSheet>
+</file>
+
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a0842617bdb4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="R4274273a38f04627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc917d02f2d834a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9df534716bf94e48" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ChatGPT">
   <a:themeElements>
     <a:clrScheme name="ChatGPT">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1167,234 +199,168 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
                 <a:satMod val="150000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
-[...202 lines deleted...]
-</file>
+<x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="26" hidden="0" customWidth="1"/>
+    <x:col min="2" max="2" width="14" hidden="0" customWidth="1"/>
+    <x:col min="3" max="3" width="80" hidden="0" customWidth="1"/>
+    <x:col min="4" max="4" width="28" hidden="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1">
+      <x:c r="A1" s="6" t="str">
+        <x:v>demo_file</x:v>
+      </x:c>
+      <x:c r="B1" s="6" t="str">
+        <x:v>target_level</x:v>
+      </x:c>
+      <x:c r="C1" s="6" t="str">
+        <x:v>text</x:v>
+      </x:c>
+      <x:c r="D1" s="6" t="str">
+        <x:v>target_words</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2">
+      <x:c r="A2" t="str">
+        <x:v>demo_01_qualified</x:v>
+      </x:c>
+      <x:c r="B2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="C2" t="str">
+        <x:v>我每天看新闻，了解学校的新活动。</x:v>
+      </x:c>
+      <x:c r="D2" t="str">
+        <x:v>新闻</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3">
+      <x:c r="A3" t="str">
+        <x:v>demo_01_qualified</x:v>
+      </x:c>
+      <x:c r="B3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="C3" t="str">
+        <x:v>老师说明了活动内容，学生都能听懂。</x:v>
+      </x:c>
+      <x:c r="D3" t="str">
+        <x:v>说明,解释</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4">
+      <x:c r="A4" t="str">
+        <x:v>demo_02_target_words_exclusion</x:v>
+      </x:c>
+      <x:c r="B4" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="C4" t="str">
+        <x:v>他多年后找到仇人，为含冤而死的父亲报仇，还想报复对方。</x:v>
+      </x:c>
+      <x:c r="D4" t="str">
+        <x:v>报仇,报复</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5">
+      <x:c r="A5" t="str">
+        <x:v>demo_02_target_words_exclusion</x:v>
+      </x:c>
+      <x:c r="B5" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="C5" t="str">
+        <x:v>我每天看新闻，也会读相关报道。</x:v>
+      </x:c>
+      <x:c r="D5" t="str">
+        <x:v>新闻,报道</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6">
+      <x:c r="A6" t="str">
+        <x:v>demo_03_warning_and_unknown</x:v>
+      </x:c>
+      <x:c r="B6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="C6" t="str">
+        <x:v>这个故事涉及含冤、肇事者逃逸等内容，但目标词是原谅。</x:v>
+      </x:c>
+      <x:c r="D6" t="str">
+        <x:v>原谅</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7">
+      <x:c r="A7" t="str">
+        <x:v>demo_03_warning_and_unknown</x:v>
+      </x:c>
+      <x:c r="B7" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="C7" t="str">
+        <x:v>这段解释用了若干未登录术语，例如算法偏差和语料漂移。</x:v>
+      </x:c>
+      <x:c r="D7" t="str">
+        <x:v>解释</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8">
+      <x:c r="A8" t="str">
+        <x:v>demo_04_over_level_and_multiword</x:v>
+      </x:c>
+      <x:c r="B8" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="C8" t="str">
+        <x:v>不少人准备报考教师资格证考试，希望以后成为老师。</x:v>
+      </x:c>
+      <x:c r="D8" t="str">
+        <x:v>报名,报考</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9">
+      <x:c r="A9" t="str">
+        <x:v>demo_04_over_level_and_multiword</x:v>
+      </x:c>
+      <x:c r="B9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C9" t="str">
+        <x:v>学生们讨论报告的内容，并准备向老师汇报工作进展。</x:v>
+      </x:c>
+      <x:c r="D9" t="str">
+        <x:v>报告,汇报</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</x:worksheet>
+</file>